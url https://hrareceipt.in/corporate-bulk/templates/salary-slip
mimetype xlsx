--- v0 (2026-06-23)
+++ v1 (2026-08-21)
@@ -412,74 +412,75 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S2"/>
+  <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="19.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="20.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="18.83203125" customWidth="1"/>
     <col min="7" max="7" width="22.83203125" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" customWidth="1"/>
     <col min="9" max="9" width="23.83203125" customWidth="1"/>
     <col min="10" max="10" width="21.83203125" customWidth="1"/>
     <col min="11" max="11" width="18.83203125" customWidth="1"/>
     <col min="12" max="12" width="27.83203125" customWidth="1"/>
     <col min="13" max="13" width="26.83203125" customWidth="1"/>
     <col min="14" max="14" width="28.83203125" customWidth="1"/>
     <col min="15" max="15" width="21.83203125" customWidth="1"/>
     <col min="16" max="16" width="22.83203125" customWidth="1"/>
     <col min="17" max="17" width="25.83203125" customWidth="1"/>
     <col min="18" max="18" width="21.83203125" customWidth="1"/>
     <col min="19" max="19" width="33.83203125" customWidth="1"/>
+    <col min="20" max="20" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Month (MM-YYYY) *</v>
       </c>
       <c r="B1" t="str">
         <v>Employer name *</v>
       </c>
       <c r="C1" t="str">
         <v>Employer address *</v>
       </c>
       <c r="D1" t="str">
         <v>Employer PAN *</v>
       </c>
       <c r="E1" t="str">
         <v>Employer TAN</v>
       </c>
       <c r="F1" t="str">
         <v>Employee name *</v>
       </c>
       <c r="G1" t="str">
         <v>Employee ID / Code *</v>
       </c>
       <c r="H1" t="str">
@@ -496,50 +497,53 @@
       </c>
       <c r="L1" t="str">
         <v>Dearness allowance (Rs)</v>
       </c>
       <c r="M1" t="str">
         <v>Special allowance (Rs)</v>
       </c>
       <c r="N1" t="str">
         <v>Transport allowance (Rs)</v>
       </c>
       <c r="O1" t="str">
         <v>PF deduction (Rs)</v>
       </c>
       <c r="P1" t="str">
         <v>ESI deduction (Rs)</v>
       </c>
       <c r="Q1" t="str">
         <v>Professional tax (Rs)</v>
       </c>
       <c r="R1" t="str">
         <v>TDS deducted (Rs)</v>
       </c>
       <c r="S1" t="str">
         <v>Loan / advance deduction (Rs)</v>
       </c>
+      <c r="T1" t="str">
+        <v>State (PT)</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>04-2026</v>
       </c>
       <c r="B2" t="str">
         <v>Acme Industries Pvt Ltd</v>
       </c>
       <c r="C2" t="str">
         <v>404 MG Road, Mumbai 400001</v>
       </c>
       <c r="D2" t="str">
         <v>AAACA1234B</v>
       </c>
       <c r="E2" t="str">
         <v>MUMA12345B</v>
       </c>
       <c r="F2" t="str">
         <v>Priya Sharma</v>
       </c>
       <c r="G2" t="str">
         <v>EMP001</v>
       </c>
       <c r="H2" t="str">
         <v>BBBPS1234C</v>
@@ -555,261 +559,274 @@
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>8000</v>
       </c>
       <c r="N2">
         <v>1600</v>
       </c>
       <c r="O2">
         <v>6000</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
       <c r="Q2">
         <v>200</v>
       </c>
       <c r="R2">
         <v>5000</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
+      <c r="T2" t="str">
+        <v>Maharashtra</v>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:T2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A43"/>
+  <dimension ref="A1:A45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="120.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HRAReceipt.in — Salary slip bulk template</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated 2026-06-23 from /corporate-bulk/templates/salary-slip</v>
+        <v>Generated 2026-08-21 from /corporate-bulk/templates/salary-slip</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Instructions</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">  One row per employee per month. To generate three months for the same employee, add three rows.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">  Required columns must be filled on every row; optional columns may be blank or 0.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Numeric columns: enter rupee figures without commas or the Rs symbol (e.g. 50000 not Rs. 50,000).</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">  PAN format: 10 characters, AAAAA9999A pattern (5 letters, 4 digits, 1 letter). Invalid PANs block the row.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">  Cap: 500 rows per upload. Split into multiple batches for larger payrolls.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">  Net pay is auto-computed from earnings minus deductions. Do not add a net-pay column.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
+        <v xml:space="preserve">  PT auto-compute: fill the State (PT) column with a state name (e.g. Maharashtra) and leave Professional tax (Rs) blank — PT is derived from the gross salary slab. Fill Professional tax (Rs) directly to override auto-compute.</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
         <v xml:space="preserve">  Privacy: this Excel is parsed entirely in your browser. Row data does not reach our servers.</v>
-      </c>
-[...3 lines deleted...]
-        <v>Required columns (marked * in the data sheet)</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">  Month (MM-YYYY)  —  Pay period in MM-YYYY format. One row per employee per month.</v>
+        <v>Required columns (marked * in the data sheet)</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">  Employer name</v>
+        <v xml:space="preserve">  Month (MM-YYYY)  —  Pay period in MM-YYYY format. One row per employee per month.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">  Employer address</v>
+        <v xml:space="preserve">  Employer name</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">  Employer PAN  —  10-char AAAAA9999A pattern</v>
+        <v xml:space="preserve">  Employer address</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">  Employee name</v>
+        <v xml:space="preserve">  Employer PAN  —  10-char AAAAA9999A pattern</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">  Employee ID / Code</v>
+        <v xml:space="preserve">  Employee name</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">  Employee PAN</v>
+        <v xml:space="preserve">  Employee ID / Code</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
+        <v xml:space="preserve">  Employee PAN</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
         <v xml:space="preserve">  Basic salary (Rs)</v>
-      </c>
-[...3 lines deleted...]
-        <v>Optional columns</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">  Employer TAN  —  Required if TDS deducted; AAAAA99999A pattern</v>
+        <v>Optional columns</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">  EPFO UAN (12-digit)</v>
+        <v xml:space="preserve">  Employer TAN  —  Required if TDS deducted; AAAAA99999A pattern</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">  HRA (Rs)</v>
+        <v xml:space="preserve">  EPFO UAN (12-digit)</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">  Dearness allowance (Rs)</v>
+        <v xml:space="preserve">  HRA (Rs)</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">  Special allowance (Rs)</v>
+        <v xml:space="preserve">  Dearness allowance (Rs)</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">  Transport allowance (Rs)</v>
+        <v xml:space="preserve">  Special allowance (Rs)</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v xml:space="preserve">  PF deduction (Rs)</v>
+        <v xml:space="preserve">  Transport allowance (Rs)</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v xml:space="preserve">  ESI deduction (Rs)</v>
+        <v xml:space="preserve">  PF deduction (Rs)</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">  Professional tax (Rs)</v>
+        <v xml:space="preserve">  ESI deduction (Rs)</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">  TDS deducted (Rs)</v>
+        <v xml:space="preserve">  Professional tax (Rs)</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
+        <v xml:space="preserve">  TDS deducted (Rs)</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
         <v xml:space="preserve">  Loan / advance deduction (Rs)</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Workflow</v>
-[...4 lines deleted...]
-        <v xml:space="preserve">  1. Fill the data sheet (one row per document).</v>
+        <v xml:space="preserve">  State (PT)  —  State name for Professional Tax auto-compute. Leave blank if entering PT amount manually.</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v xml:space="preserve">  2. Save the file as .xlsx.</v>
+        <v>Workflow</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">  3. Upload at https://hrareceipt.in/corporate-bulk with your corporate code.</v>
+        <v xml:space="preserve">  1. Fill the data sheet (one row per document).</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v xml:space="preserve">  4. Review the watermarked previews; confirm to download clean PDFs.</v>
+        <v xml:space="preserve">  2. Save the file as .xlsx.</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v xml:space="preserve">  3. Upload at https://hrareceipt.in/corporate-bulk with your corporate code.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
+        <v xml:space="preserve">  4. Review the free draft to proofread details; confirm to download the final PDFs.</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
         <v>Privacy invariant</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" t="str">
+    <row r="45">
+      <c r="A45" t="str">
         <v xml:space="preserve">  This template defines the schema. When you upload your filled file, it is parsed entirely in your browser by xlsx.js. Row data does not reach our servers at any step.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A43"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:A45"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Salary slips</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>