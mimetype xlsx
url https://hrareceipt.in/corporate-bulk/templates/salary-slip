--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -587,51 +587,51 @@
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:T2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:A45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="120.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HRAReceipt.in — Salary slip bulk template</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated 2026-08-21 from /corporate-bulk/templates/salary-slip</v>
+        <v>Generated 2026-10-06 from /corporate-bulk/templates/salary-slip</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Instructions</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">  One row per employee per month. To generate three months for the same employee, add three rows.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">  Required columns must be filled on every row; optional columns may be blank or 0.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Numeric columns: enter rupee figures without commas or the Rs symbol (e.g. 50000 not Rs. 50,000).</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">  PAN format: 10 characters, AAAAA9999A pattern (5 letters, 4 digits, 1 letter). Invalid PANs block the row.</v>